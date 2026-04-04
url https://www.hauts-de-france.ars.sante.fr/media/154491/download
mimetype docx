--- v0 (2026-02-02)
+++ v1 (2026-04-04)
@@ -1,41 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="362F5092" w14:textId="77777777" w:rsidR="00ED7F4A" w:rsidRDefault="00ED7F4A" w:rsidP="00ED7F4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -343,52 +347,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>d'un service d'accompagnement médico-social pour adultes handicapés (SAMSAH) Emploi et Habitat, en milieu ordinaire, pour des adultes avec trouble sévère du spectre de l'autisme, dans le département de la Somme</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D477D04" w14:textId="77777777" w:rsidR="00202238" w:rsidRDefault="00202238" w:rsidP="00202238">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3844"/>
-        <w:gridCol w:w="6612"/>
+        <w:gridCol w:w="5372"/>
+        <w:gridCol w:w="5084"/>
       </w:tblGrid>
       <w:tr w:rsidR="00412668" w14:paraId="48921DFD" w14:textId="77777777" w:rsidTr="007D5586">
         <w:trPr>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01B616EB" w14:textId="77777777" w:rsidR="00644D0C" w:rsidRPr="00712212" w:rsidRDefault="00644D0C" w:rsidP="00644D0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
@@ -558,116 +562,418 @@
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66CC2E2D" w14:textId="77777777" w:rsidR="00ED7F4A" w:rsidRDefault="00ED7F4A" w:rsidP="00712212">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="20D46FEE" w14:textId="70854DD4" w:rsidR="00ED7F4A" w:rsidRPr="00712212" w:rsidRDefault="00412668" w:rsidP="00ED7F4A">
+          <w:p w14:paraId="3C217D3E" w14:textId="77777777" w:rsidR="00ED7F4A" w:rsidRDefault="00412668" w:rsidP="00ED7F4A">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
-                <w:b/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00412668">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Non, comme indiqué dans </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>le cahier des charges de l’appel à candidatures en</w:t>
             </w:r>
             <w:r w:rsidRPr="00412668">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> page 4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, l’appel à candidatures</w:t>
             </w:r>
             <w:r w:rsidRPr="00412668">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> s’adresse aux ESMS implantés sur le département de la Somme et ces derniers doivent disposer d’une autorisation de places de SAMSAH et d’une expertise dans le champ des TSA.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="20D46FEE" w14:textId="70854DD4" w:rsidR="003D2C31" w:rsidRPr="00712212" w:rsidRDefault="003D2C31" w:rsidP="00ED7F4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B6597" w14:paraId="30FBB04E" w14:textId="77777777" w:rsidTr="007D5586">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E92AF2" w14:textId="77777777" w:rsidR="004B6597" w:rsidRDefault="004B6597" w:rsidP="00712212">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41215ACF" w14:textId="7AF232FC" w:rsidR="004B6597" w:rsidRDefault="004B6597" w:rsidP="004B6597">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00026BA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Question n°</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37A58952" w14:textId="77777777" w:rsidR="004B6597" w:rsidRPr="007D5586" w:rsidRDefault="004B6597" w:rsidP="004B6597">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="212DAC4B" w14:textId="77777777" w:rsidR="004B6597" w:rsidRDefault="004B6597" w:rsidP="00712212">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B6597">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Un organisme disposant déjà d’une équipe mobile intervenant auprès de personnes autistes, avec des missions proches de celles d’un SAMSAH, peut</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6597">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6597">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">il se porter candidat </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6597">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6597">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6597">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6597">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">appel </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6597">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6597">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> candidatures pour la cr</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6597">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>é</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6597">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ation d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6597">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6597">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>un SAMSAH Emploi, d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6597">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>è</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6597">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>s lors que le projet pr</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6597">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>é</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6597">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>sent</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6597">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>é</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6597">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> respecte strictement le cahier des charges</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6597">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6597">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57C4B9FC" w14:textId="3490FEA2" w:rsidR="004B6597" w:rsidRDefault="004B6597" w:rsidP="00712212">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="311FEE0A" w14:textId="687A2296" w:rsidR="004B6597" w:rsidRDefault="003D2C31" w:rsidP="00712212">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D2C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Comme indiqué dans l’appel à candidatures en page 4, celui-ci s’adresse aux services disposant d’une autorisation de places de SAMSAH</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="047791E1" w14:textId="77777777" w:rsidR="00305EBB" w:rsidRPr="00305EBB" w:rsidRDefault="00305EBB" w:rsidP="00305EBB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00305EBB" w:rsidRPr="00305EBB" w:rsidSect="00644D0C">
-      <w:footerReference w:type="even" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="36E0336F" w14:textId="77777777" w:rsidR="00C906A4" w:rsidRDefault="00C906A4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7F3364AA" w14:textId="77777777" w:rsidR="00C906A4" w:rsidRDefault="00C906A4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -711,56 +1017,63 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Marianne">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000000F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C1B136D" w14:textId="77777777" w:rsidR="007B4FDC" w:rsidRDefault="007B4FDC" w:rsidP="00301657">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
@@ -792,129 +1105,169 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1DACC3AB" w14:textId="77777777" w:rsidR="00B13C37" w:rsidRDefault="00B13C37">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="000B5578">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="07DB426E" w14:textId="42AE00A5" w:rsidR="007B4FDC" w:rsidRPr="005C0E30" w:rsidRDefault="00A46DB6" w:rsidP="00162BAB">
+  <w:p w14:paraId="07DB426E" w14:textId="06744D2D" w:rsidR="007B4FDC" w:rsidRPr="005C0E30" w:rsidRDefault="00A46DB6" w:rsidP="00162BAB">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
         <w:b/>
         <w:color w:val="C00000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
         <w:b/>
         <w:color w:val="C00000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">MAJ : </w:t>
     </w:r>
-    <w:r w:rsidR="00B60735">
+    <w:r w:rsidR="003D2C31">
       <w:rPr>
         <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
         <w:b/>
         <w:color w:val="C00000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>29/01/2026</w:t>
+      <w:t>16/02/2026</w:t>
     </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2437A960" w14:textId="77777777" w:rsidR="003D2C31" w:rsidRDefault="003D2C31">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6A73BA88" w14:textId="77777777" w:rsidR="00C906A4" w:rsidRDefault="00C906A4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="31BD68AE" w14:textId="77777777" w:rsidR="00C906A4" w:rsidRDefault="00C906A4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="351E1F6B" w14:textId="77777777" w:rsidR="003D2C31" w:rsidRDefault="003D2C31">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50DE073D" w14:textId="77777777" w:rsidR="003D2C31" w:rsidRDefault="003D2C31">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5681EA96" w14:textId="77777777" w:rsidR="003D2C31" w:rsidRDefault="003D2C31">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype w14:anchorId="7E6AE219" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
+      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:11.4pt;height:11.4pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="mso13"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
       <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:9pt;height:9pt" o:bullet="t">
         <v:imagedata r:id="rId2" o:title="bullet2"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="2">
     <w:pict>
       <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:9pt;height:9pt" o:bullet="t">
         <v:imagedata r:id="rId3" o:title="bullet3"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04EF7739"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5052DCB4"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -3617,51 +3970,50 @@
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1071122488">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="286398932">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1533415169">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1852211134">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="2088451788">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1953320311">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -3738,102 +4090,106 @@
     <w:rsid w:val="002642D4"/>
     <w:rsid w:val="00264594"/>
     <w:rsid w:val="00275D14"/>
     <w:rsid w:val="00277F37"/>
     <w:rsid w:val="00284422"/>
     <w:rsid w:val="002B375B"/>
     <w:rsid w:val="002E18BB"/>
     <w:rsid w:val="002F4A57"/>
     <w:rsid w:val="002F5B1F"/>
     <w:rsid w:val="002F5BF3"/>
     <w:rsid w:val="00300A74"/>
     <w:rsid w:val="00301657"/>
     <w:rsid w:val="00305EBB"/>
     <w:rsid w:val="00311858"/>
     <w:rsid w:val="00312F46"/>
     <w:rsid w:val="00317531"/>
     <w:rsid w:val="00323B58"/>
     <w:rsid w:val="0032440A"/>
     <w:rsid w:val="00334EC0"/>
     <w:rsid w:val="003378E6"/>
     <w:rsid w:val="003400E6"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="0034273F"/>
     <w:rsid w:val="00356F0B"/>
     <w:rsid w:val="00361EDE"/>
+    <w:rsid w:val="00363C73"/>
     <w:rsid w:val="00365781"/>
     <w:rsid w:val="00366D85"/>
     <w:rsid w:val="00367849"/>
     <w:rsid w:val="0037472E"/>
     <w:rsid w:val="00385893"/>
     <w:rsid w:val="00386C9E"/>
     <w:rsid w:val="003908DF"/>
     <w:rsid w:val="00396E15"/>
     <w:rsid w:val="003A3A17"/>
+    <w:rsid w:val="003D2C31"/>
     <w:rsid w:val="003E499E"/>
     <w:rsid w:val="003E4E46"/>
     <w:rsid w:val="003F0CEB"/>
     <w:rsid w:val="003F7BD6"/>
     <w:rsid w:val="00412390"/>
     <w:rsid w:val="00412668"/>
     <w:rsid w:val="0042206A"/>
     <w:rsid w:val="00423E83"/>
     <w:rsid w:val="00426EDE"/>
     <w:rsid w:val="00427468"/>
     <w:rsid w:val="00440BB7"/>
     <w:rsid w:val="00441E55"/>
     <w:rsid w:val="0044358C"/>
     <w:rsid w:val="00446493"/>
     <w:rsid w:val="004601A5"/>
     <w:rsid w:val="00477E00"/>
     <w:rsid w:val="004B1873"/>
+    <w:rsid w:val="004B6597"/>
     <w:rsid w:val="004C1B48"/>
     <w:rsid w:val="004E0BBC"/>
     <w:rsid w:val="004E5B58"/>
     <w:rsid w:val="00513F3E"/>
     <w:rsid w:val="005225D1"/>
     <w:rsid w:val="00531AE6"/>
     <w:rsid w:val="00555F8B"/>
     <w:rsid w:val="0055720E"/>
     <w:rsid w:val="00561545"/>
     <w:rsid w:val="005616E8"/>
     <w:rsid w:val="00564022"/>
     <w:rsid w:val="0057187A"/>
     <w:rsid w:val="00573FDA"/>
     <w:rsid w:val="00580F18"/>
     <w:rsid w:val="005826EC"/>
     <w:rsid w:val="00585ACC"/>
     <w:rsid w:val="00590AA7"/>
     <w:rsid w:val="005A3C92"/>
     <w:rsid w:val="005C0E30"/>
     <w:rsid w:val="005C1BD7"/>
     <w:rsid w:val="005C7218"/>
     <w:rsid w:val="005F11D7"/>
     <w:rsid w:val="00613122"/>
     <w:rsid w:val="006446DE"/>
     <w:rsid w:val="00644D0C"/>
     <w:rsid w:val="00652F95"/>
+    <w:rsid w:val="00655476"/>
     <w:rsid w:val="0066551B"/>
     <w:rsid w:val="00677737"/>
     <w:rsid w:val="006833A5"/>
     <w:rsid w:val="00690667"/>
     <w:rsid w:val="006939E5"/>
     <w:rsid w:val="006A7FB9"/>
     <w:rsid w:val="006B4A5A"/>
     <w:rsid w:val="006B7D30"/>
     <w:rsid w:val="006C10F4"/>
     <w:rsid w:val="006C1E20"/>
     <w:rsid w:val="006C426E"/>
     <w:rsid w:val="006C7BBA"/>
     <w:rsid w:val="006D34D1"/>
     <w:rsid w:val="006D5C52"/>
     <w:rsid w:val="006D73D6"/>
     <w:rsid w:val="006E63E1"/>
     <w:rsid w:val="006F6C8D"/>
     <w:rsid w:val="00707C71"/>
     <w:rsid w:val="00712212"/>
     <w:rsid w:val="00713A99"/>
     <w:rsid w:val="00715DD7"/>
     <w:rsid w:val="007201DF"/>
     <w:rsid w:val="00720B6D"/>
     <w:rsid w:val="00721206"/>
     <w:rsid w:val="0072729C"/>
@@ -4364,51 +4720,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC3169"/>
+    <w:rsid w:val="004B6597"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
@@ -4961,51 +5317,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2120370915">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -5234,75 +5590,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>116</Words>
-  <Characters>648</Characters>
+  <Words>185</Words>
+  <Characters>1038</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FOIRE AUX QUESTIONS (FAQ)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministère de la Santé</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>763</CharactersWithSpaces>
+  <CharactersWithSpaces>1221</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FOIRE AUX QUESTIONS (FAQ)</dc:title>
   <dc:subject/>
   <dc:creator>cdelcour</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_DocHome">
     <vt:i4>-1820484353</vt:i4>
   </property>