--- v0 (2025-10-22)
+++ v1 (2026-05-25)
@@ -699,53 +699,53 @@
                                     <a:srgbClr val="D8D8D8"/>
                                   </a:outerShdw>
                                 </a:effectLst>
                               </a14:hiddenEffects>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="0873EF6C" id="Group 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:488.45pt;margin-top:-50.45pt;width:123.9pt;height:841.9pt;z-index:251654144" coordorigin="7560" coordsize="4738,15840" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgk6uM3wIAABEIAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vdtu2zAMfR+wfxD0vjpO4iYx6hS9rMWA&#10;bivWbe+KLF8wWdIoJU729aNk54KsxbYWqB8MUaKow8ND6ex83UiyEmBrrTIanwwoEYrrvFZlRr99&#10;vXk3pcQ6pnImtRIZ3QhLz+dv35y1JhVDXWmZCyAYRNm0NRmtnDNpFFleiYbZE22EwsVCQ8McmlBG&#10;ObAWozcyGg4Gp1GrITegubAWZ6+7RToP8YtCcPe5KKxwRGYUsbnwh/Bf+H80P2NpCcxUNe9hsGeg&#10;aFit8NBdqGvmGFlC/UeopuagrS7cCddNpIui5iLkgNnEg6NsbkEvTcilTNvS7GhCao94enZY/ml1&#10;C+bB3EOHHod3mv+wyEvUmjI9XPd22TmTRftR51hPtnQ6JL4uoPEhMCWyDvxudvyKtSMcJ+NkMkpG&#10;WAaOa/HgdDaM0Qol4BXWyW+cJKfosN/Lq/f97vFkhGIKW5PpOOyLWNqdG7D22HztUUx2z5d9GV8P&#10;FTMilMF6Pu6B1DkCpUSxBin4giJjqpSCjH0u/nD02lJqOz6J0lcVeokLAN1WguUIKvb+CP1ggzcs&#10;VuOvBE8ms9EhT1uOx8kgeYollhqw7lbohvhBRgGhh+qx1Z11HszexRfTalnnN7WUwYBycSWBrBj2&#10;0uzy8jKZBfxHblJ5Z6X9ti6inwlZ+sQ6ghY632CSoLuGxAsEB5WGX5S02IwZtT+XDAQl8oNCombx&#10;GAtOXDDGyWSIBhyuLA5XmOIYKqOOkm545bqOXxqoywpPikPSSl+geos6JO6J71D1YFFAr6QkVPWx&#10;krCEubAcYd95xP6GdTVn8jUFtm3EqT+UpVuBxbO9voZJr4Bt9/+nvgxzzuukl6N03zHPUJuiRKk9&#10;pTo/z6SpWKfF6QC/rRQ7kQYl72IsHg12E75w2j8E62P4BulBexSPix3JCk9P31Pbnn5F6XMHLxd/&#10;uFTx3Qlk9m+kf9gO7dAs+5d8/hsAAP//AwBQSwMEFAAGAAgAAAAhAPeskqvkAAAADgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tqwzAQRfeF/oOYQneJZLd52LUcQmi7CoUmhZCdYk1sE2tkLMV2/r7K&#10;qt3dYQ53zmSr0TSsx87VliREUwEMqbC6plLCz/5jsgTmvCKtGkso4YYOVvnjQ6ZSbQf6xn7nSxZK&#10;yKVKQuV9m3LuigqNclPbIoXd2XZG+TB2JdedGkK5aXgsxJwbVVO4UKkWNxUWl93VSPgc1LB+id77&#10;7eW8uR33s6/DNkIpn5/G9Rswj6P/g+GuH9QhD04neyXtWCMhWcyTgEqYREKEdEfi+HUB7BTSbBkn&#10;wPOM/38j/wUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBgk6uM3wIAABEIAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD3rJKr5AAAAA4BAAAPAAAA&#10;AAAAAAAAAAAAADkFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAASgYAAAAA&#10;">
+              <v:group w14:anchorId="126BC32A" id="Group 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:488.45pt;margin-top:-50.45pt;width:123.9pt;height:841.9pt;z-index:251654144" coordorigin="7560" coordsize="4738,15840" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2zLTp+AMAAJ8LAAAOAAAAZHJzL2Uyb0RvYy54bWzMVttu4zYQfS/QfyD07kiyJeuCKIvYsYMC&#10;2e6i6eWZliiJqCSqJB0lLfrvOxxKvqQJut30ZgM2KQ6HM2fmHPHy3WPbkAcmFRdd5vgXnkNYl4uC&#10;d1Xm/PD9dhY7RGnaFbQRHcucJ6acd1dff3U59Cmbi1o0BZMEnHQqHfrMqbXuU9dVec1aqi5EzzpY&#10;LIVsqYaprNxC0gG8t40797ylOwhZ9FLkTCl4emMXnSv0X5Ys1x/KUjFNmsyB2DT+SvzdmV/36pKm&#10;laR9zfMxDPoFUbSUd3DowdUN1ZTsJf+Dq5bnUihR6otctK4oS54zzAGy8b1n2dxKse8xlyodqv4A&#10;E0D7DKcvdpt/+/BREl5kztIhHW2hRHgqWRhohr5KweJW9vf9R2nzg+GdyH9WsOw+XzfzyhqT3fBe&#10;FOCO7rVAaB5L2RoXkDR5xAo8HSrAHjXJ4aEfRotwAYXKYc33lsnchxkWKa+hkmZjFC7B4Lg3rzfj&#10;7iBaQLvh1jAOcJ9LU3suxjrGZhKDdlNHRNXbEL2vac+wUMrgNSIaTYh+B21Iu6phJLCootUEqbJ4&#10;kk6sa7Bi11KKoWa0gKB8Yw+hn2wwEwXV+FOAoyhZnOI0YRyEXvgaSjTtpdK3TLTEDDJHQuhYPfpw&#10;p7QJ5mhiiqlEw4stbxqcyGq3biR5oMC2ZLVahQnG/8ys6YxxJ8w269E+gQDhDLNmQkX2/Jb488Bb&#10;zZPZdhlHs2AbhLMk8uKZ5yerZOkFSXCz/d0E6AdpzYuCdXe8YxOT/eDz6jpqiuUgcpkMkEE4DzH3&#10;15O8ic33pSRbrkHYGt5mTuyZjzGiqanrpitwrClv7Ng9Dx9RBgymf0QFu8AU3nbvThRP0ARSQJGA&#10;DiDBMKiF/NUhA8hZ5qhf9lQyhzTfdNBIiR8AIYjGSRBGc5jI05Xd6QrtcnCVOdohdrjWVjP3veRV&#10;DSf5CEwnroHdJcfGMI1poxpbFgj2LzENWG+168g0aPGCqRzCvjMRI0A8p40pwxmfoDn/KQJOQoUN&#10;YrsaRS458g86zFJgUse/yL+eam14NNK10T9CI2BtygqoaFpOvcBK85w2fU0tV7FDpy625th7Bx+7&#10;F51t8YOnfYaz0YcRkDFoE8WrYoAvb6s5CN3/Shr8eQSMRnRfFcARHVveMwn5e7ThVCavt6EXBYt4&#10;FkXhYhYsNt5sFW/Xs+u1v1xGm9V6tfHPZXKD+Kq3K6UBgU3FMhOxB+W7r4uBFNy8QsJFHM+BjRy4&#10;aGAzWkhoU8F9MdcSZEjon7iu8R1qtAxRPe3ZM5E9eLfieDz4REPH3Cb5nP7/MxnFNN8qpHiBgVsg&#10;ZjPeWM0183QO49N79dUnAAAA//8DAFBLAwQUAAYACAAAACEA96ySq+QAAAAOAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPy2rDMBBF94X+g5hCd4lkt3nYtRxCaLsKhSaFkJ1iTWwTa2QsxXb+vsqq3d1h&#10;DnfOZKvRNKzHztWWJERTAQypsLqmUsLP/mOyBOa8Iq0aSyjhhg5W+eNDplJtB/rGfudLFkrIpUpC&#10;5X2bcu6KCo1yU9sihd3Zdkb5MHYl150aQrlpeCzEnBtVU7hQqRY3FRaX3dVI+BzUsH6J3vvt5by5&#10;Hfezr8M2Qimfn8b1GzCPo/+D4a4f1CEPTid7Je1YIyFZzJOASphEQoR0R+L4dQHsFNJsGSfA84z/&#10;fyP/BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADbMtOn4AwAAnwsAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPeskqvkAAAADgEAAA8AAAAAAAAA&#10;AAAAAAAAUgYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABjBwAAAAA=&#10;">
                 <v:rect id="Rectangle 4" o:spid="_x0000_s1027" style="position:absolute;left:7793;width:4505;height:15840;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA6rgajwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMGbpnpQqUZZFEUEwX/IHh/N27Zu81KSqPXbbxYEj8PM/IaZLRpTiQc5X1pWMOgnIIgz&#10;q0vOFVzO694EhA/IGivLpOBFHhbzdmuGqbZPPtLjFHIRIexTVFCEUKdS+qwgg75va+Lo/VhnMETp&#10;cqkdPiPcVHKYJCNpsOS4UGBNy4Ky39PdKDjg4ducV9tLddsczd6VOLzedkp1O83XFESgJnzC7/ZW&#10;KxjD/5V4A+T8DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADquBqPBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="#9bbb59" stroked="f" strokecolor="#d8d8d8"/>
-                <v:rect id="Rectangle 5" o:spid="_x0000_s1028" alt="Light vertical" style="position:absolute;left:7560;top:8;width:195;height:15825;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAsliUswwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFLxI3agQQuoqUlvowYqJgdLbkB2T0OxsyG6T9N93DwWPj/e93U+mFQP1rrGsYLWMQBCX&#10;VjdcKSiub08JCOeRNbaWScEvOdjvHmZbTLUdOaMh95UIIexSVFB736VSurImg25pO+LA3Wxv0AfY&#10;V1L3OIZw08p1FMXSYMOhocaOXmoqv/Mfo2A4xxd5/EhOn69Z8YWLQ3I7b5xS88fp8AzC0+Tv4n/3&#10;u1YQtoYr4QbI3R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALJYlLMMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#9bbb59" stroked="f" strokecolor="white" strokeweight="1pt">
+                <v:rect id="Rectangle 5" o:spid="_x0000_s1028" alt="Light vertical" style="position:absolute;left:7560;top:8;width:195;height:15825;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBwKoUkvAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+9CsIw&#10;EN4F3yGc4KapCiLVKCIIgoO0Ouh2NGdbbC6liW19ezMIjh/f/2bXm0q01LjSsoLZNAJBnFldcq7g&#10;dj1OViCcR9ZYWSYFH3Kw2w4HG4y17TihNvW5CCHsYlRQeF/HUrqsIINuamviwD1tY9AH2ORSN9iF&#10;cFPJeRQtpcGSQ0OBNR0Kyl7p2yi43LBeunmXtdUj9ffLIjmvjolS41G/X4Pw1Pu/+Oc+aQVha7gS&#10;boDcfgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAAAAAA&#10;AAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBwKoUkvAAAANoAAAAPAAAAAAAAAAAA&#10;AAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8AIAAAAA&#10;" fillcolor="#9bbb59" stroked="f" strokecolor="white" strokeweight="1pt">
                   <v:fill r:id="rId14" o:title="" opacity="52428f" o:opacity2="52428f" type="pattern"/>
                   <v:shadow color="#d8d8d8" offset="3pt,3pt"/>
                 </v:rect>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="15200E5C" w14:textId="77777777" w:rsidR="00E34D6C" w:rsidRPr="00BF22EA" w:rsidRDefault="00E34D6C" w:rsidP="00964660">
       <w:pPr>
         <w:pStyle w:val="Grillemoyenne21"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09D38A0F" w14:textId="435484EC" w:rsidR="00E34D6C" w:rsidRPr="00BF22EA" w:rsidRDefault="007A3A29" w:rsidP="00427D67">
       <w:pPr>
         <w:pStyle w:val="Grillemoyenne21"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -935,122 +935,146 @@
         <w:t xml:space="preserve">Dossier de </w:t>
       </w:r>
       <w:r w:rsidR="004D3B5D" w:rsidRPr="008052EF">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>demande de création</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09FD7557" w14:textId="66ECFC20" w:rsidR="00944FDA" w:rsidRPr="008052EF" w:rsidRDefault="000F3D31" w:rsidP="009842D3">
       <w:pPr>
         <w:pStyle w:val="Grillemoyenne21"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008052EF">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">d’un </w:t>
+        <w:t>d’un</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008052EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001431CF">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="008052EF">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ervice a</w:t>
       </w:r>
       <w:r w:rsidR="004D3B5D" w:rsidRPr="008052EF">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>utonomie à domicile</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B8B34DD" w14:textId="77777777" w:rsidR="00944FDA" w:rsidRPr="008052EF" w:rsidRDefault="004D3B5D" w:rsidP="009842D3">
       <w:pPr>
         <w:pStyle w:val="Grillemoyenne21"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008052EF">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>aide et soins</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D07F0" w:rsidRPr="008052EF">
+        <w:t>aide</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008052EF">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> et soins</w:t>
+      </w:r>
+      <w:r w:rsidR="005D07F0" w:rsidRPr="008052EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> par regroupement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0677ED36" w14:textId="77777777" w:rsidR="00944FDA" w:rsidRPr="005F7489" w:rsidRDefault="00944FDA" w:rsidP="00B42E60">
       <w:pPr>
         <w:pStyle w:val="Grillemoyenne21"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41D3EBD0" w14:textId="77777777" w:rsidR="00802ADF" w:rsidRPr="005F7489" w:rsidRDefault="00802ADF" w:rsidP="00431546">
       <w:pPr>
         <w:pStyle w:val="Grillemoyenne21"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
@@ -1536,50 +1560,51 @@
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="78D918A1" w14:textId="001E5B3F" w:rsidR="00BF4D68" w:rsidRPr="003C52E1" w:rsidRDefault="00BF4D68" w:rsidP="00BF4D68">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="570"/>
         </w:tabs>
         <w:spacing w:before="200" w:after="0" w:line="216" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Marianne" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C52E1">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Marianne" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Afin de faciliter la coordination et la création de passerelles entre les structures d’aide et de soins, la loi a instauré les Service</w:t>
       </w:r>
       <w:r w:rsidR="00193AD8">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Marianne" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="003C52E1">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Marianne" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Autonomie à Domicile</w:t>
       </w:r>
       <w:r w:rsidR="00B83A68">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Marianne" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
@@ -2568,50 +2593,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BC9979B" w14:textId="48DE0C80" w:rsidR="006E06C2" w:rsidRPr="008B2BE6" w:rsidRDefault="002E4F0C" w:rsidP="00CA40E6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-849"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00C23337" w:rsidRPr="008B2BE6">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>onstitution du dossier</w:t>
       </w:r>
       <w:r w:rsidR="000F40A5">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C23337" w:rsidRPr="008B2BE6">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
@@ -3527,51 +3553,69 @@
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>épartemental de l’Oise</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="663BC0BA" w14:textId="77777777" w:rsidR="00E14C6F" w:rsidRPr="00A83B6A" w:rsidRDefault="00E14C6F" w:rsidP="00E14C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A83B6A">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1, rue Cambry – CS 80941</w:t>
+        <w:t xml:space="preserve">1, rue </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A83B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cambry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A83B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – CS 80941</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D5D949C" w14:textId="77777777" w:rsidR="00E14C6F" w:rsidRPr="00A83B6A" w:rsidRDefault="00E14C6F" w:rsidP="00E14C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A83B6A">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>60024 BEAUVAIS Cedex</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DC8BA4B" w14:textId="19364B73" w:rsidR="00A619E5" w:rsidRDefault="00A619E5" w:rsidP="00A619E5">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -3880,59 +3924,61 @@
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007A3A29" w:rsidRPr="00732DE8">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FD2C90">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CD72D9" w:rsidRPr="00732DE8">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>oui</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007A3A29" w:rsidRPr="00732DE8">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A3A29" w:rsidRPr="00732DE8">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="en-US"/>
@@ -4045,58 +4091,60 @@
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007A3A29" w:rsidRPr="00732DE8">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FD2C90">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00DE147B" w:rsidRPr="00732DE8">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>oui</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00FD2C90">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B70CAD" w:rsidRPr="00732DE8">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="815925369"/>
           <w14:checkbox>
@@ -5834,58 +5882,69 @@
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="40D02106" w14:textId="77777777" w:rsidR="003712D2" w:rsidRDefault="003712D2" w:rsidP="003712D2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0B8FB4EE" w14:textId="77777777" w:rsidR="003712D2" w:rsidRPr="0051555C" w:rsidRDefault="003712D2" w:rsidP="003712D2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0051555C">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>adresse du Service</w:t>
+              <w:t>adresse</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0051555C">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> du Service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="231CC875" w14:textId="77777777" w:rsidR="003712D2" w:rsidRDefault="003712D2" w:rsidP="003712D2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2242FA9C" w14:textId="77777777" w:rsidR="003712D2" w:rsidRPr="0051555C" w:rsidRDefault="003712D2" w:rsidP="003712D2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -5933,59 +5992,61 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N° FINESS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="537F64D0" w14:textId="77777777" w:rsidR="003712D2" w:rsidRPr="0051555C" w:rsidRDefault="003712D2" w:rsidP="003712D2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>juridique</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="594B5CEC" w14:textId="77777777" w:rsidR="003712D2" w:rsidRDefault="003712D2" w:rsidP="003712D2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B38B003" w14:textId="77777777" w:rsidR="003712D2" w:rsidRPr="0051555C" w:rsidRDefault="003712D2" w:rsidP="003712D2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
@@ -6074,141 +6135,141 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C24BA90" w14:textId="77777777" w:rsidR="003712D2" w:rsidRPr="00340B7A" w:rsidRDefault="003712D2" w:rsidP="003712D2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00340B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="MS Gothic" w:hAnsi="Marianne" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Autorisé le cas échéant pour :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68160B3D" w14:textId="77777777" w:rsidR="003712D2" w:rsidRPr="006368D4" w:rsidRDefault="00BD0472" w:rsidP="003712D2">
+          <w:p w14:paraId="68160B3D" w14:textId="77777777" w:rsidR="003712D2" w:rsidRPr="006368D4" w:rsidRDefault="007B2B6A" w:rsidP="003712D2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1457478824"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003712D2" w:rsidRPr="006368D4">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003712D2" w:rsidRPr="006368D4">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> ESA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30BA16B3" w14:textId="77777777" w:rsidR="003712D2" w:rsidRPr="006368D4" w:rsidRDefault="00BD0472" w:rsidP="003712D2">
+          <w:p w14:paraId="30BA16B3" w14:textId="77777777" w:rsidR="003712D2" w:rsidRPr="006368D4" w:rsidRDefault="007B2B6A" w:rsidP="003712D2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-863832225"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003712D2" w:rsidRPr="006368D4">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003712D2" w:rsidRPr="006368D4">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> ESPRAD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E05AE50" w14:textId="77777777" w:rsidR="003712D2" w:rsidRPr="006368D4" w:rsidRDefault="00BD0472" w:rsidP="003712D2">
+          <w:p w14:paraId="6E05AE50" w14:textId="77777777" w:rsidR="003712D2" w:rsidRPr="006368D4" w:rsidRDefault="007B2B6A" w:rsidP="003712D2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1471249318"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003712D2" w:rsidRPr="006368D4">
@@ -6793,59 +6854,61 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N° FINESS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E48DF39" w14:textId="77777777" w:rsidR="003712D2" w:rsidRPr="0051555C" w:rsidRDefault="003712D2" w:rsidP="003712D2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>juridique</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7CA87E3F" w14:textId="77777777" w:rsidR="003712D2" w:rsidRDefault="003712D2" w:rsidP="003712D2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6700307E" w14:textId="77777777" w:rsidR="003712D2" w:rsidRDefault="003712D2" w:rsidP="003712D2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
@@ -6865,58 +6928,69 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B69AC">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nombre d’heures APA</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02A3426E" w14:textId="77777777" w:rsidR="003712D2" w:rsidRPr="003B69AC" w:rsidRDefault="003712D2" w:rsidP="003712D2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003B69AC">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>et nombre de bénéficiaires</w:t>
+              <w:t>et</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003B69AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nombre de bénéficiaires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4C381F19" w14:textId="77777777" w:rsidR="003712D2" w:rsidRDefault="003712D2" w:rsidP="003712D2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="200DD136" w14:textId="77777777" w:rsidR="003712D2" w:rsidRDefault="003712D2" w:rsidP="003712D2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -6937,58 +7011,69 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B69AC">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nombre d’heures PCH</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5744C71A" w14:textId="77777777" w:rsidR="003712D2" w:rsidRPr="003B69AC" w:rsidRDefault="003712D2" w:rsidP="003712D2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003B69AC">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>et nombre de bénéficiaires</w:t>
+              <w:t>et</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003B69AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nombre de bénéficiaires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1394" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="049716A7" w14:textId="77777777" w:rsidR="003712D2" w:rsidRDefault="003712D2" w:rsidP="003712D2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="334CAEDB" w14:textId="77777777" w:rsidR="003712D2" w:rsidRPr="003B69AC" w:rsidRDefault="003712D2" w:rsidP="003712D2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -10139,50 +10224,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D42414">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Modalités de recours à une personne de confiance, à une autorité extérieure et à un médiateur en cas de litige</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="388D83AF" w14:textId="77777777" w:rsidR="00CA40E6" w:rsidRPr="00D42414" w:rsidRDefault="00CA40E6" w:rsidP="00CA40E6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08424094" w14:textId="5928D603" w:rsidR="00D42414" w:rsidRPr="00CA40E6" w:rsidRDefault="00D42414" w:rsidP="00524EAE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
@@ -10751,233 +10837,263 @@
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pour tous</w:t>
       </w:r>
       <w:r w:rsidRPr="001A04F3">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B259D5E" w14:textId="30336BF8" w:rsidR="00525EF1" w:rsidRPr="00B70CAD" w:rsidRDefault="00525EF1" w:rsidP="00C06D47">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D12FFA8" w14:textId="089C857F" w:rsidR="00A75D49" w:rsidRDefault="00A75D49" w:rsidP="00524EAE">
+    <w:p w14:paraId="4D12FFA8" w14:textId="089C857F" w:rsidR="00A75D49" w:rsidRDefault="00A75D49" w:rsidP="00277F7B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75D49">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Le projet ou pré-projet de service spécifique à la demande</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="22D0D99E" w14:textId="77777777" w:rsidR="00866A5C" w:rsidRPr="00D3242F" w:rsidRDefault="00866A5C" w:rsidP="00524EAE">
+        <w:t xml:space="preserve">Le projet ou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A75D49">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pré-projet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A75D49">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de service spécifique à la demande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D0D99E" w14:textId="77777777" w:rsidR="00866A5C" w:rsidRPr="00D3242F" w:rsidRDefault="00866A5C" w:rsidP="00277F7B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3242F">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Les courriers des structures cédant tout ou partie de leur activité aide et/ou soin précisant les places et les communes d’intervention concernées</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CAA4C9" w14:textId="7A471B93" w:rsidR="00C06D47" w:rsidRPr="00F550F3" w:rsidRDefault="00C06D47" w:rsidP="00524EAE">
+    <w:p w14:paraId="6420A2BC" w14:textId="4D0A2851" w:rsidR="00F7149F" w:rsidRPr="003B69AC" w:rsidRDefault="00C06D47" w:rsidP="00277F7B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F550F3">
-[...16 lines deleted...]
-    <w:p w14:paraId="6420A2BC" w14:textId="4D0A2851" w:rsidR="00F7149F" w:rsidRPr="003B69AC" w:rsidRDefault="00C06D47" w:rsidP="00524EAE">
+      <w:r w:rsidRPr="003B69AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Le dernier arrêté d’autorisation de chaque service concerné</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361063F1" w14:textId="2515DD3B" w:rsidR="00D93578" w:rsidRDefault="00D93578" w:rsidP="00277F7B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B69AC">
-[...8 lines deleted...]
-    <w:p w14:paraId="361063F1" w14:textId="2515DD3B" w:rsidR="00D93578" w:rsidRDefault="00D93578" w:rsidP="00524EAE">
+      <w:r w:rsidRPr="00D3242F">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Copie de la fiche INSEE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32911D07" w14:textId="352034DE" w:rsidR="00277F7B" w:rsidRPr="00277F7B" w:rsidRDefault="00D93578" w:rsidP="00277F7B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:ind w:left="1069"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attestation sur l’honneur de </w:t>
+      </w:r>
+      <w:r w:rsidR="00277F7B" w:rsidRPr="00277F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>non-condamnation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du(des) dirigeant(s) pour l’une des infractions mentionnées </w:t>
+      </w:r>
+      <w:r w:rsidR="00277F7B" w:rsidRPr="00277F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à l’article </w:t>
+      </w:r>
+      <w:r w:rsidR="00277F7B" w:rsidRPr="00277F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R 313-4-3 du </w:t>
+      </w:r>
+      <w:r w:rsidR="00277F7B" w:rsidRPr="00277F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>code de l’action sociale et des familles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D59E112" w14:textId="77777777" w:rsidR="00D93578" w:rsidRPr="00277F7B" w:rsidRDefault="00D93578" w:rsidP="00277F7B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D3242F">
-[...8 lines deleted...]
-    <w:p w14:paraId="187BA66D" w14:textId="77777777" w:rsidR="00D93578" w:rsidRDefault="00D93578" w:rsidP="00524EAE">
+      <w:r w:rsidRPr="00277F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Protocole de transfert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AEC436D" w14:textId="50A8F4CB" w:rsidR="00BD021F" w:rsidRPr="00D3242F" w:rsidRDefault="00D93578" w:rsidP="00277F7B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D3242F">
-[...44 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00BD021F">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="002B4A0D" w:rsidRPr="00BD021F">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>es outils loi 2002-2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD021F">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -10999,51 +11115,69 @@
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00D3242F" w:rsidRPr="00831FB8">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00D3242F" w:rsidRPr="00BD021F">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> projet de service</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD021F">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ou pré-projet de service, l</w:t>
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD021F">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pré-projet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD021F">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de service, l</w:t>
       </w:r>
       <w:r w:rsidR="00D3242F" w:rsidRPr="00BD021F">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e livret d’accueil</w:t>
       </w:r>
       <w:r w:rsidR="00BD021F" w:rsidRPr="00BD021F">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, l</w:t>
       </w:r>
       <w:r w:rsidR="00D3242F" w:rsidRPr="00BD021F">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e règlement intérieur</w:t>
       </w:r>
@@ -11231,412 +11365,470 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F550F3">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Cas particuliers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4FBB91" w14:textId="77777777" w:rsidR="00524EAE" w:rsidRDefault="00524EAE" w:rsidP="00524EAE">
+    <w:p w14:paraId="5B4FBB91" w14:textId="47C6A630" w:rsidR="00524EAE" w:rsidRDefault="00E36E2C" w:rsidP="00E36E2C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
-        <w:ind w:left="1843"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E22182">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fournir les extraits des délibérations des organes délibérants de chaque entité validant l’opération</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C9181C" w14:textId="77777777" w:rsidR="00E36E2C" w:rsidRDefault="00E36E2C" w:rsidP="00E36E2C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43CF17C0" w14:textId="0FB8A225" w:rsidR="00F7149F" w:rsidRDefault="00F7149F" w:rsidP="00561E45">
+    <w:p w14:paraId="43CF17C0" w14:textId="3C5CC644" w:rsidR="00F7149F" w:rsidRDefault="00F7149F" w:rsidP="00E958A8">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F550F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dans le cas d’une nouvelle entité</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36E2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nouvellement créée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F550F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, il est nécessaire de fournir, en supplément, les pièces suivantes :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59830B4A" w14:textId="77777777" w:rsidR="00E958A8" w:rsidRDefault="00E958A8" w:rsidP="00E958A8">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ACEF6EA" w14:textId="51D0A98E" w:rsidR="00F7149F" w:rsidRPr="00F550F3" w:rsidRDefault="00F7149F" w:rsidP="00E958A8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F550F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Parution au bulletin officiel de la préfecture pour les associations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E36ADD" w14:textId="6736BE73" w:rsidR="00F7149F" w:rsidRPr="00F550F3" w:rsidRDefault="00F7149F" w:rsidP="00E958A8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F550F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Un exemplaire des statuts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8783DD" w14:textId="63095284" w:rsidR="00F7149F" w:rsidRDefault="00E26053" w:rsidP="00E958A8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7149F" w:rsidRPr="00F550F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="0052075C">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7149F" w:rsidRPr="00F550F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onvention </w:t>
+      </w:r>
+      <w:r w:rsidR="0052075C">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7149F" w:rsidRPr="00F550F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>onstitutive pour les GCSMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED2D536" w14:textId="77777777" w:rsidR="00E36E2C" w:rsidRPr="00E22182" w:rsidRDefault="00E36E2C" w:rsidP="00E958A8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Le p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22182">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rotocole de cession</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6359765E" w14:textId="7A1EDBFF" w:rsidR="009B6F23" w:rsidRDefault="009B6F23" w:rsidP="00E958A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28DD8083" w14:textId="77777777" w:rsidR="009B6F23" w:rsidRPr="00F550F3" w:rsidRDefault="009B6F23" w:rsidP="00E958A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:strike/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A01B5A9" w14:textId="14611D2F" w:rsidR="00F7149F" w:rsidRDefault="00F7149F" w:rsidP="00E958A8">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F550F3">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Dans le cas d’une nouvelle entité, il est nécessaire de fournir, en supplément, les pièces suivantes :</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7ACEF6EA" w14:textId="51D0A98E" w:rsidR="00F7149F" w:rsidRPr="00F550F3" w:rsidRDefault="00F7149F" w:rsidP="00524EAE">
+        <w:t xml:space="preserve">Dans le cas où l’entité </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36E2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">juridique </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F550F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unique n’est pas encore définie : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589C1DCA" w14:textId="77777777" w:rsidR="00E958A8" w:rsidRDefault="00E958A8" w:rsidP="00E958A8">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EA2C27A" w14:textId="5D5B2D62" w:rsidR="00F7149F" w:rsidRDefault="00732DE8" w:rsidP="00E958A8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F550F3">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Parution au bulletin officiel de la préfecture pour les associations</w:t>
-[...45 lines deleted...]
-        <w:t>L</w:t>
+        <w:t>La c</w:t>
       </w:r>
       <w:r w:rsidR="00F7149F" w:rsidRPr="00F550F3">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...81 lines deleted...]
-    <w:p w14:paraId="1A01B5A9" w14:textId="32F2143A" w:rsidR="00F7149F" w:rsidRDefault="00F7149F" w:rsidP="00524EAE">
+        <w:t xml:space="preserve">onvention transitoire </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36E2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de coopération entre services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08DA18CC" w14:textId="31F60288" w:rsidR="007B2B6A" w:rsidRDefault="00E958A8" w:rsidP="007B2B6A">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B2B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD021F" w:rsidRPr="007B2B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5266BF74" w14:textId="3EE596E1" w:rsidR="00D93578" w:rsidRPr="007B2B6A" w:rsidRDefault="00BD021F" w:rsidP="007B2B6A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F550F3">
-[...13 lines deleted...]
-        </w:numPr>
+      <w:r w:rsidRPr="007B2B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La convention constitutive du </w:t>
+      </w:r>
+      <w:r w:rsidR="00D93578" w:rsidRPr="007B2B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GCSMS </w:t>
+      </w:r>
+      <w:r w:rsidR="0013543A" w:rsidRPr="007B2B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exploitant </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B93DF8F" w14:textId="02C2545A" w:rsidR="00E22182" w:rsidRPr="00BD021F" w:rsidRDefault="00E22182" w:rsidP="00E22182">
+      <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
-[...137 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="43B45329" w14:textId="77777777" w:rsidR="00A67670" w:rsidRDefault="00A67670" w:rsidP="00E83DFE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7896FADD" w14:textId="77777777" w:rsidR="00A67670" w:rsidRDefault="00A67670" w:rsidP="00E83DFE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DB8C56E" w14:textId="77777777" w:rsidR="00A67670" w:rsidRDefault="00A67670" w:rsidP="00E83DFE">
       <w:pPr>
@@ -11895,50 +12087,51 @@
     <w:p w14:paraId="4D8C6DF7" w14:textId="458321ED" w:rsidR="002A717B" w:rsidRDefault="00A4226E" w:rsidP="00A4226E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A4226E">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ANNEXE</w:t>
       </w:r>
       <w:r w:rsidR="0052075C">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4226E">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
@@ -13163,61 +13356,61 @@
     </w:p>
     <w:p w14:paraId="130FC13D" w14:textId="14DB4AD6" w:rsidR="00976BE2" w:rsidRDefault="00976BE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:strike/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00976BE2" w:rsidSect="00CD6D32">
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="first" r:id="rId22"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="600" w:right="880" w:bottom="280" w:left="880" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74F8C9FA" w14:textId="77777777" w:rsidR="00BD0472" w:rsidRDefault="00BD0472" w:rsidP="006E694B">
+    <w:p w14:paraId="39C69B3F" w14:textId="77777777" w:rsidR="00EF1337" w:rsidRDefault="00EF1337" w:rsidP="006E694B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71A2E823" w14:textId="77777777" w:rsidR="00BD0472" w:rsidRDefault="00BD0472" w:rsidP="006E694B">
+    <w:p w14:paraId="63ECC29F" w14:textId="77777777" w:rsidR="00EF1337" w:rsidRDefault="00EF1337" w:rsidP="006E694B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Marianne">
     <w:altName w:val="Marianne"/>
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000000F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -13546,61 +13739,61 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34A54337" w14:textId="77777777" w:rsidR="00BD0472" w:rsidRDefault="00BD0472" w:rsidP="006E694B">
+    <w:p w14:paraId="41A8D413" w14:textId="77777777" w:rsidR="00EF1337" w:rsidRDefault="00EF1337" w:rsidP="006E694B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6997B307" w14:textId="77777777" w:rsidR="00BD0472" w:rsidRDefault="00BD0472" w:rsidP="006E694B">
+    <w:p w14:paraId="20787E6D" w14:textId="77777777" w:rsidR="00EF1337" w:rsidRDefault="00EF1337" w:rsidP="006E694B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="002D5FC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EC0E45A"/>
     <w:lvl w:ilvl="0" w:tplc="490E0694">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
@@ -13807,87 +14000,85 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08500E77"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B7547FBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3062" w:hanging="395"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3062" w:hanging="395"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="102"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="112" w:hanging="563"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="102"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="543" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
@@ -13950,51 +14141,50 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8374" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09EA7ED1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E9C822CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3235" w:hanging="395"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3235" w:hanging="395"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="102"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
@@ -14008,51 +14198,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3400" w:hanging="557"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="102"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4373" w:hanging="719"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="102"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5821" w:hanging="719"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -14185,87 +14374,85 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11F4659D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="53C4FDCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3427" w:hanging="396"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3427" w:hanging="396"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="102"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="112" w:hanging="563"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="102"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="543" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
@@ -14336,51 +14523,50 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7903" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14CD26E8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F658308A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3834" w:hanging="395"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3834" w:hanging="395"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="102"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
@@ -14663,65 +14849,63 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C9111E7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6E5A0D08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="112" w:hanging="406"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="112" w:hanging="406"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="102"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2125" w:hanging="406"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -15240,51 +15424,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7263" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B32C4564">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8224" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DCF23C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E648F1F0"/>
+    <w:tmpl w:val="AE06AA0E"/>
     <w:lvl w:ilvl="0" w:tplc="040C000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
@@ -16046,50 +16230,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FEF04BA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F04898D2"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46474703"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E93E9D34"/>
     <w:lvl w:ilvl="0" w:tplc="6D664B5A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="542" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="102"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="103C3260">
       <w:numFmt w:val="bullet"/>
@@ -16166,62 +16463,61 @@
     <w:lvl w:ilvl="7" w:tplc="3DCABE86">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7263" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C346E446">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8224" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="479326C1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="63A64646"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1997" w:hanging="396"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1997" w:hanging="396"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="102"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
@@ -16301,51 +16597,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8043" w:hanging="557"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8744" w:hanging="557"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="516E1D44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1E8FE3E"/>
     <w:lvl w:ilvl="0" w:tplc="314A5704">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3610" w:hanging="198"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="102"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
@@ -16424,51 +16720,51 @@
     <w:lvl w:ilvl="7" w:tplc="16EE1618">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8187" w:hanging="198"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DE1C7F5C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8840" w:hanging="198"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56E8413A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F516ECAC"/>
     <w:lvl w:ilvl="0" w:tplc="26FE3C38">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7368" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -16518,51 +16814,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="580D27FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61765FCA"/>
     <w:lvl w:ilvl="0" w:tplc="040C0009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16631,51 +16927,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DA42B52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45703FEE"/>
     <w:lvl w:ilvl="0" w:tplc="040C000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16744,62 +17040,61 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E256E2E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5CAC997E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3875" w:hanging="395"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3875" w:hanging="395"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="102"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
@@ -16889,51 +17184,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6590" w:hanging="718"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7775" w:hanging="718"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="615A7920"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="243C624A"/>
     <w:lvl w:ilvl="0" w:tplc="4C747AAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6F4ADBC4">
       <w:start w:val="723"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17029,54 +17324,54 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9DD8ED2A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65EC55A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3C98FF48"/>
+    <w:tmpl w:val="C1BA7B50"/>
     <w:lvl w:ilvl="0" w:tplc="040C000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
@@ -17142,51 +17437,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68891AD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4F032F6"/>
     <w:lvl w:ilvl="0" w:tplc="040C000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17255,51 +17550,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EC71394"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E06ACD12"/>
     <w:lvl w:ilvl="0" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -17344,51 +17639,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F352365"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="104A29B4"/>
     <w:lvl w:ilvl="0" w:tplc="65A626AC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="543" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="102"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E3EEC17C">
       <w:numFmt w:val="bullet"/>
@@ -17473,51 +17768,51 @@
     <w:lvl w:ilvl="7" w:tplc="9DD2EB84">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7017" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D714BF5C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8059" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7887152A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40FC5C24"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17586,51 +17881,164 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B857975"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2041880"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CB629FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF5C420A"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17700,153 +18108,159 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1104763016">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1895775727">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="945382662">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="324011354">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="556748690">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1231429186">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="286854919">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="504327752">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="459105037">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1501389628">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1732265085">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="14700075">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1469199114">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1283267279">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1200821163">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="449206729">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="157114188">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1310743481">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1610434638">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1817720161">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="861892973">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="892547016">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="947204325">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1184323450">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1240751123">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1248688714">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="839346377">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="198588409">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="940837426">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="652949736">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="745304073">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1852447429">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="9571628">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1472096417">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1519541077">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1565792895">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1263995009">
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="35"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-vertical-relative:line" fill="f" fillcolor="white" stroke="f">
       <v:fill color="white" on="f"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
@@ -18070,50 +18484,51 @@
     <w:rsid w:val="0024165D"/>
     <w:rsid w:val="00241926"/>
     <w:rsid w:val="00242626"/>
     <w:rsid w:val="00242BC1"/>
     <w:rsid w:val="00243EC4"/>
     <w:rsid w:val="00245A4B"/>
     <w:rsid w:val="00250C8E"/>
     <w:rsid w:val="00250F26"/>
     <w:rsid w:val="002518BC"/>
     <w:rsid w:val="00252860"/>
     <w:rsid w:val="002533CA"/>
     <w:rsid w:val="00254111"/>
     <w:rsid w:val="00256D3D"/>
     <w:rsid w:val="00256E70"/>
     <w:rsid w:val="002573AC"/>
     <w:rsid w:val="0025744E"/>
     <w:rsid w:val="00257580"/>
     <w:rsid w:val="00260060"/>
     <w:rsid w:val="002604CA"/>
     <w:rsid w:val="0026215E"/>
     <w:rsid w:val="00262437"/>
     <w:rsid w:val="00265200"/>
     <w:rsid w:val="002656CD"/>
     <w:rsid w:val="00266AC7"/>
     <w:rsid w:val="002754EF"/>
+    <w:rsid w:val="00277F7B"/>
     <w:rsid w:val="0028060A"/>
     <w:rsid w:val="00280CB5"/>
     <w:rsid w:val="00280FF3"/>
     <w:rsid w:val="00281B70"/>
     <w:rsid w:val="00284576"/>
     <w:rsid w:val="0028457A"/>
     <w:rsid w:val="00286E18"/>
     <w:rsid w:val="0028745C"/>
     <w:rsid w:val="00293251"/>
     <w:rsid w:val="002933B4"/>
     <w:rsid w:val="00293F8D"/>
     <w:rsid w:val="00295728"/>
     <w:rsid w:val="00295A95"/>
     <w:rsid w:val="00296BCC"/>
     <w:rsid w:val="002A0D3E"/>
     <w:rsid w:val="002A374A"/>
     <w:rsid w:val="002A5CCD"/>
     <w:rsid w:val="002A717B"/>
     <w:rsid w:val="002B1732"/>
     <w:rsid w:val="002B26B4"/>
     <w:rsid w:val="002B2884"/>
     <w:rsid w:val="002B2DBA"/>
     <w:rsid w:val="002B4A0D"/>
     <w:rsid w:val="002B4A7C"/>
     <w:rsid w:val="002B68AE"/>
@@ -18315,50 +18730,51 @@
     <w:rsid w:val="005079A9"/>
     <w:rsid w:val="005134EF"/>
     <w:rsid w:val="00513CBD"/>
     <w:rsid w:val="00513F8D"/>
     <w:rsid w:val="0051555C"/>
     <w:rsid w:val="00515C57"/>
     <w:rsid w:val="00520493"/>
     <w:rsid w:val="0052075C"/>
     <w:rsid w:val="00524EAE"/>
     <w:rsid w:val="00525EF1"/>
     <w:rsid w:val="00526F31"/>
     <w:rsid w:val="00533D1E"/>
     <w:rsid w:val="0053645E"/>
     <w:rsid w:val="00537802"/>
     <w:rsid w:val="005402B8"/>
     <w:rsid w:val="00540DFA"/>
     <w:rsid w:val="00542F96"/>
     <w:rsid w:val="00544029"/>
     <w:rsid w:val="00547168"/>
     <w:rsid w:val="0055155B"/>
     <w:rsid w:val="00555DB4"/>
     <w:rsid w:val="00557828"/>
     <w:rsid w:val="00561E45"/>
     <w:rsid w:val="005634E1"/>
     <w:rsid w:val="005636E6"/>
+    <w:rsid w:val="0056750B"/>
     <w:rsid w:val="00570502"/>
     <w:rsid w:val="005744DB"/>
     <w:rsid w:val="00574A84"/>
     <w:rsid w:val="00576AA0"/>
     <w:rsid w:val="005774C4"/>
     <w:rsid w:val="00581877"/>
     <w:rsid w:val="00581B8A"/>
     <w:rsid w:val="0058262B"/>
     <w:rsid w:val="005845DA"/>
     <w:rsid w:val="00584CBE"/>
     <w:rsid w:val="005860D2"/>
     <w:rsid w:val="00590668"/>
     <w:rsid w:val="00590D57"/>
     <w:rsid w:val="00591936"/>
     <w:rsid w:val="00591FBC"/>
     <w:rsid w:val="0059220D"/>
     <w:rsid w:val="0059318A"/>
     <w:rsid w:val="00594417"/>
     <w:rsid w:val="00594615"/>
     <w:rsid w:val="0059475A"/>
     <w:rsid w:val="0059492C"/>
     <w:rsid w:val="00594C51"/>
     <w:rsid w:val="00595B5D"/>
     <w:rsid w:val="00596CEC"/>
     <w:rsid w:val="005A08D2"/>
@@ -18525,50 +18941,51 @@
     <w:rsid w:val="007703F8"/>
     <w:rsid w:val="00781399"/>
     <w:rsid w:val="007824B0"/>
     <w:rsid w:val="007848BF"/>
     <w:rsid w:val="00785755"/>
     <w:rsid w:val="00785819"/>
     <w:rsid w:val="00786EE2"/>
     <w:rsid w:val="00790964"/>
     <w:rsid w:val="00790F6F"/>
     <w:rsid w:val="007915CC"/>
     <w:rsid w:val="00793122"/>
     <w:rsid w:val="007937C0"/>
     <w:rsid w:val="00793B7F"/>
     <w:rsid w:val="007A052F"/>
     <w:rsid w:val="007A2EAF"/>
     <w:rsid w:val="007A34B7"/>
     <w:rsid w:val="007A3627"/>
     <w:rsid w:val="007A3A29"/>
     <w:rsid w:val="007A5F54"/>
     <w:rsid w:val="007A77C3"/>
     <w:rsid w:val="007A7F34"/>
     <w:rsid w:val="007B1212"/>
     <w:rsid w:val="007B1747"/>
     <w:rsid w:val="007B1DAC"/>
     <w:rsid w:val="007B1FA9"/>
+    <w:rsid w:val="007B2B6A"/>
     <w:rsid w:val="007B3AA0"/>
     <w:rsid w:val="007B7E1D"/>
     <w:rsid w:val="007C381C"/>
     <w:rsid w:val="007C560B"/>
     <w:rsid w:val="007C5E23"/>
     <w:rsid w:val="007D1842"/>
     <w:rsid w:val="007D35DD"/>
     <w:rsid w:val="007D5B1A"/>
     <w:rsid w:val="007E10DC"/>
     <w:rsid w:val="007E15A7"/>
     <w:rsid w:val="007E3E01"/>
     <w:rsid w:val="007E48DF"/>
     <w:rsid w:val="007E6B32"/>
     <w:rsid w:val="007F1CC4"/>
     <w:rsid w:val="007F7115"/>
     <w:rsid w:val="008000B5"/>
     <w:rsid w:val="00802ADF"/>
     <w:rsid w:val="008052EF"/>
     <w:rsid w:val="00805FD4"/>
     <w:rsid w:val="00810FCE"/>
     <w:rsid w:val="00812B6F"/>
     <w:rsid w:val="008159AB"/>
     <w:rsid w:val="00817C61"/>
     <w:rsid w:val="00820ABC"/>
     <w:rsid w:val="00822BF5"/>
@@ -18888,51 +19305,50 @@
     <w:rsid w:val="00B95BFC"/>
     <w:rsid w:val="00B96E36"/>
     <w:rsid w:val="00B973E8"/>
     <w:rsid w:val="00B97500"/>
     <w:rsid w:val="00BA28E2"/>
     <w:rsid w:val="00BA2B4B"/>
     <w:rsid w:val="00BA2FD5"/>
     <w:rsid w:val="00BA3A97"/>
     <w:rsid w:val="00BA3D71"/>
     <w:rsid w:val="00BA7929"/>
     <w:rsid w:val="00BB2BD0"/>
     <w:rsid w:val="00BB38D3"/>
     <w:rsid w:val="00BB40D4"/>
     <w:rsid w:val="00BB4A45"/>
     <w:rsid w:val="00BB4A95"/>
     <w:rsid w:val="00BB57EC"/>
     <w:rsid w:val="00BB743E"/>
     <w:rsid w:val="00BB7D17"/>
     <w:rsid w:val="00BC33E9"/>
     <w:rsid w:val="00BC3EAF"/>
     <w:rsid w:val="00BC43CC"/>
     <w:rsid w:val="00BC6070"/>
     <w:rsid w:val="00BC718E"/>
     <w:rsid w:val="00BD0179"/>
     <w:rsid w:val="00BD021F"/>
-    <w:rsid w:val="00BD0472"/>
     <w:rsid w:val="00BD13F0"/>
     <w:rsid w:val="00BD5C9C"/>
     <w:rsid w:val="00BD63BB"/>
     <w:rsid w:val="00BD7B77"/>
     <w:rsid w:val="00BD7C00"/>
     <w:rsid w:val="00BE28AD"/>
     <w:rsid w:val="00BE31FA"/>
     <w:rsid w:val="00BE45EA"/>
     <w:rsid w:val="00BE53ED"/>
     <w:rsid w:val="00BE7B20"/>
     <w:rsid w:val="00BE7DB9"/>
     <w:rsid w:val="00BF0DA1"/>
     <w:rsid w:val="00BF22EA"/>
     <w:rsid w:val="00BF28E7"/>
     <w:rsid w:val="00BF2C17"/>
     <w:rsid w:val="00BF3E3E"/>
     <w:rsid w:val="00BF3F55"/>
     <w:rsid w:val="00BF4AC2"/>
     <w:rsid w:val="00BF4D68"/>
     <w:rsid w:val="00BF6BD6"/>
     <w:rsid w:val="00BF6CFE"/>
     <w:rsid w:val="00C00149"/>
     <w:rsid w:val="00C02241"/>
     <w:rsid w:val="00C04C66"/>
     <w:rsid w:val="00C05286"/>
@@ -18951,50 +19367,51 @@
     <w:rsid w:val="00C17637"/>
     <w:rsid w:val="00C216BD"/>
     <w:rsid w:val="00C23337"/>
     <w:rsid w:val="00C239D7"/>
     <w:rsid w:val="00C2481B"/>
     <w:rsid w:val="00C262C7"/>
     <w:rsid w:val="00C2682A"/>
     <w:rsid w:val="00C32835"/>
     <w:rsid w:val="00C33AB8"/>
     <w:rsid w:val="00C343A9"/>
     <w:rsid w:val="00C36EFA"/>
     <w:rsid w:val="00C3717E"/>
     <w:rsid w:val="00C372FD"/>
     <w:rsid w:val="00C433AC"/>
     <w:rsid w:val="00C44DFD"/>
     <w:rsid w:val="00C44E40"/>
     <w:rsid w:val="00C47B90"/>
     <w:rsid w:val="00C52F92"/>
     <w:rsid w:val="00C54533"/>
     <w:rsid w:val="00C576BD"/>
     <w:rsid w:val="00C61A7C"/>
     <w:rsid w:val="00C61AEE"/>
     <w:rsid w:val="00C61F61"/>
     <w:rsid w:val="00C62F5C"/>
     <w:rsid w:val="00C64915"/>
+    <w:rsid w:val="00C65647"/>
     <w:rsid w:val="00C65B4A"/>
     <w:rsid w:val="00C66078"/>
     <w:rsid w:val="00C74DA7"/>
     <w:rsid w:val="00C763D3"/>
     <w:rsid w:val="00C77D48"/>
     <w:rsid w:val="00C80F75"/>
     <w:rsid w:val="00C82383"/>
     <w:rsid w:val="00C82573"/>
     <w:rsid w:val="00C8412D"/>
     <w:rsid w:val="00C84A13"/>
     <w:rsid w:val="00C84EAA"/>
     <w:rsid w:val="00C8526E"/>
     <w:rsid w:val="00C908D7"/>
     <w:rsid w:val="00C90EC4"/>
     <w:rsid w:val="00C916BC"/>
     <w:rsid w:val="00C91C2F"/>
     <w:rsid w:val="00C92B0B"/>
     <w:rsid w:val="00C93275"/>
     <w:rsid w:val="00C934CC"/>
     <w:rsid w:val="00C94BEB"/>
     <w:rsid w:val="00C95435"/>
     <w:rsid w:val="00C95B05"/>
     <w:rsid w:val="00C9604E"/>
     <w:rsid w:val="00C96E35"/>
     <w:rsid w:val="00C97F97"/>
@@ -19109,103 +19526,105 @@
     <w:rsid w:val="00DE11F7"/>
     <w:rsid w:val="00DE147B"/>
     <w:rsid w:val="00DE167F"/>
     <w:rsid w:val="00DE2F11"/>
     <w:rsid w:val="00DF14A4"/>
     <w:rsid w:val="00DF3E4B"/>
     <w:rsid w:val="00DF4B73"/>
     <w:rsid w:val="00DF5683"/>
     <w:rsid w:val="00DF7489"/>
     <w:rsid w:val="00E003A5"/>
     <w:rsid w:val="00E0250A"/>
     <w:rsid w:val="00E03427"/>
     <w:rsid w:val="00E05F8C"/>
     <w:rsid w:val="00E060DE"/>
     <w:rsid w:val="00E0646C"/>
     <w:rsid w:val="00E064EC"/>
     <w:rsid w:val="00E06D34"/>
     <w:rsid w:val="00E11101"/>
     <w:rsid w:val="00E11B43"/>
     <w:rsid w:val="00E12946"/>
     <w:rsid w:val="00E131EF"/>
     <w:rsid w:val="00E14C6F"/>
     <w:rsid w:val="00E15E3F"/>
     <w:rsid w:val="00E1630C"/>
     <w:rsid w:val="00E20CAB"/>
+    <w:rsid w:val="00E22182"/>
     <w:rsid w:val="00E23656"/>
     <w:rsid w:val="00E26053"/>
     <w:rsid w:val="00E31430"/>
     <w:rsid w:val="00E31DBE"/>
     <w:rsid w:val="00E32B59"/>
     <w:rsid w:val="00E32F38"/>
     <w:rsid w:val="00E33E39"/>
     <w:rsid w:val="00E343DC"/>
     <w:rsid w:val="00E34D6C"/>
     <w:rsid w:val="00E35666"/>
     <w:rsid w:val="00E362D2"/>
+    <w:rsid w:val="00E36E2C"/>
     <w:rsid w:val="00E377A6"/>
     <w:rsid w:val="00E4542A"/>
     <w:rsid w:val="00E46E76"/>
     <w:rsid w:val="00E473B1"/>
     <w:rsid w:val="00E50D0D"/>
     <w:rsid w:val="00E5209F"/>
     <w:rsid w:val="00E53072"/>
     <w:rsid w:val="00E549F9"/>
     <w:rsid w:val="00E60613"/>
     <w:rsid w:val="00E618DD"/>
     <w:rsid w:val="00E62C5B"/>
     <w:rsid w:val="00E644C2"/>
     <w:rsid w:val="00E65CFF"/>
     <w:rsid w:val="00E65E14"/>
     <w:rsid w:val="00E66395"/>
     <w:rsid w:val="00E66405"/>
     <w:rsid w:val="00E66CB1"/>
     <w:rsid w:val="00E7321C"/>
     <w:rsid w:val="00E73FD2"/>
     <w:rsid w:val="00E74298"/>
     <w:rsid w:val="00E75C38"/>
     <w:rsid w:val="00E762AD"/>
     <w:rsid w:val="00E81B3A"/>
     <w:rsid w:val="00E827B7"/>
     <w:rsid w:val="00E83DFE"/>
     <w:rsid w:val="00E8408C"/>
     <w:rsid w:val="00E84C1B"/>
     <w:rsid w:val="00E85855"/>
     <w:rsid w:val="00E90756"/>
     <w:rsid w:val="00E90FD0"/>
     <w:rsid w:val="00E93996"/>
+    <w:rsid w:val="00E958A8"/>
     <w:rsid w:val="00E95E05"/>
     <w:rsid w:val="00E97ED2"/>
     <w:rsid w:val="00EA03C5"/>
     <w:rsid w:val="00EA0915"/>
     <w:rsid w:val="00EA0E34"/>
     <w:rsid w:val="00EA1E67"/>
     <w:rsid w:val="00EA3B6B"/>
     <w:rsid w:val="00EA3CA4"/>
     <w:rsid w:val="00EB03A8"/>
     <w:rsid w:val="00EB2A53"/>
-    <w:rsid w:val="00EB32A2"/>
     <w:rsid w:val="00EB5BE2"/>
     <w:rsid w:val="00EB6CFC"/>
     <w:rsid w:val="00EB719C"/>
     <w:rsid w:val="00EB7487"/>
     <w:rsid w:val="00EB756A"/>
     <w:rsid w:val="00EC11AC"/>
     <w:rsid w:val="00EC1246"/>
     <w:rsid w:val="00EC1650"/>
     <w:rsid w:val="00EC6BE5"/>
     <w:rsid w:val="00ED10E3"/>
     <w:rsid w:val="00ED329E"/>
     <w:rsid w:val="00ED634B"/>
     <w:rsid w:val="00EE2437"/>
     <w:rsid w:val="00EE5CAA"/>
     <w:rsid w:val="00EE6054"/>
     <w:rsid w:val="00EE7D31"/>
     <w:rsid w:val="00EF1337"/>
     <w:rsid w:val="00EF231E"/>
     <w:rsid w:val="00EF2B72"/>
     <w:rsid w:val="00EF4843"/>
     <w:rsid w:val="00EF6CF0"/>
     <w:rsid w:val="00F0403B"/>
     <w:rsid w:val="00F05D1B"/>
     <w:rsid w:val="00F07B37"/>
     <w:rsid w:val="00F10347"/>
@@ -21742,50 +22161,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="624654746">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="685789854">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="833183865">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="840049581">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -21984,50 +22416,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1439835387">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1455443129">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1472940893">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1536650472">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -22311,55 +22756,55 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2131892131">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:XXXXXXXX@aisne.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sdts.secretariat@pasdecalais.fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autonomie@lenord.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000047851019" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CD-essms@oise.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.gif"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:XXXXXXXX@aisne.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sdts.secretariat@pasdecalais.fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autonomie@lenord.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000047851019" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CD-essms@oise.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.gif"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -22599,53 +23044,53 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{421CA5B4-9762-4453-96D2-6A8A11BC98B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>11490</Characters>
+  <Pages>10</Pages>
+  <Words>2091</Words>
+  <Characters>11505</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>95</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>41</vt:i4>
       </vt:variant>
@@ -22678,51 +23123,51 @@
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr>    CONCLUSION (commentaires, précisions…)</vt:lpstr>
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr>ANNEXES</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Agence Régionale de Santé</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13552</CharactersWithSpaces>
+  <CharactersWithSpaces>13569</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>DOSSIER D’EVALUATION</dc:title>
   <dc:subject>Activité d’IRC - Insuffisance rénale chronique par épuration extra-rénale</dc:subject>
   <dc:creator>DALMASSO, Camille</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SetDate">